--- v0 (2025-12-06)
+++ v1 (2026-05-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XIV сесія VIII скликання</t>
   </si>
   <si>
     <t>Волочиська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>ЧЕРНИЧЕНКО Костянтин Володимирович</t>
   </si>
   <si>
     <t>ПЕНДРАК Оксана Михайлівна</t>
   </si>
   <si>
     <t>БОВИЧ Сергій Васильович</t>
   </si>
   <si>
@@ -146,95 +146,71 @@
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>03.12.25  10:33:48</t>
   </si>
   <si>
     <t>За: 16</t>
   </si>
   <si>
     <t>03.12.25  10:34:39</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>03.12.25  10:35:36</t>
   </si>
   <si>
-    <t>03.12.25  10:36:42</t>
-[...7 lines deleted...]
-  <si>
     <t>03.12.25  10:39:52</t>
   </si>
   <si>
     <t>2439Про встановлення виплат заступнику міського голови на 2026 рік</t>
   </si>
   <si>
     <t>03.12.25  10:58:44</t>
   </si>
   <si>
-    <t>03.12.25  11:02:17</t>
-[...4 lines deleted...]
-  <si>
     <t>03.12.25  11:04:42</t>
   </si>
   <si>
     <t>2442Про програму захисту дітей Волочиської міської територіальної громади на 2026-2030 роки</t>
   </si>
   <si>
     <t>03.12.25  11:16:45</t>
   </si>
   <si>
     <t>03.12.25  11:20:40</t>
   </si>
   <si>
-    <t>03.12.25  11:27:18</t>
-[...7 lines deleted...]
-  <si>
     <t>03.12.25  11:32:02</t>
   </si>
   <si>
     <t>03.12.25  11:35:17</t>
   </si>
   <si>
     <t>03.12.25  11:35:57</t>
   </si>
   <si>
     <t>03.12.25  11:37:07</t>
   </si>
   <si>
     <t>03.12.25  11:38:21</t>
   </si>
   <si>
     <t>За: 14</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>03.12.25  11:39:50</t>
@@ -245,108 +221,114 @@
   <si>
     <t>03.12.25  11:41:41</t>
   </si>
   <si>
     <t>03.12.25  11:42:27</t>
   </si>
   <si>
     <t>03.12.25  11:43:12</t>
   </si>
   <si>
     <t>03.12.25  11:44:14</t>
   </si>
   <si>
     <t>03.12.25  11:45:17</t>
   </si>
   <si>
     <t>03.12.25  11:46:18</t>
   </si>
   <si>
     <t>03.12.25  11:46:52</t>
   </si>
   <si>
     <t>03.12.25  11:47:36</t>
   </si>
   <si>
-    <t>За: 60</t>
-[...2 lines deleted...]
-    <t>За: 73</t>
+    <t>За: 57</t>
   </si>
   <si>
     <t>За: 70</t>
   </si>
   <si>
-    <t>За: 62</t>
-[...2 lines deleted...]
-    <t>За: 75</t>
+    <t>За: 67</t>
+  </si>
+  <si>
+    <t>За: 69</t>
+  </si>
+  <si>
+    <t>За: 58</t>
+  </si>
+  <si>
+    <t>За: 71</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
-    <t>За: 71</t>
-[...5 lines deleted...]
-    <t>За: 59</t>
+    <t>За: 63</t>
+  </si>
+  <si>
+    <t>За: 55</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
-    <t>Не голос.: 15</t>
+    <t>Не голос.: 14</t>
+  </si>
+  <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 3</t>
   </si>
   <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
+    <t>Не голос.: 13</t>
+  </si>
+  <si>
+    <t>Не голос.: 0</t>
+  </si>
+  <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
-    <t>Не голос.: 13</t>
-[...4 lines deleted...]
-  <si>
     <t>Не голос.: 8</t>
   </si>
   <si>
     <t>Не голос.: 16</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 75</t>
+    <t>Відсут.: 71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -371,51 +353,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH81"/>
+  <dimension ref="A1:AH77"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -938,54 +920,52 @@
         <v>38</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
-      <c r="C6" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C6" t="s" s="4">
+        <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>37</v>
       </c>
@@ -1042,78 +1022,80 @@
       </c>
       <c r="AC6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="C7" t="s" s="4">
         <v>47</v>
+      </c>
+      <c r="C7" t="inlineStr" s="4">
+        <is>
+          <t>2440Про затвердження цільової соціальної програми розвитку фізичної культури і спорту у Волочиської міській територіальній громаді на 2026-2030 роки</t>
+        </is>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
       <c r="I7" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="K7" t="s" s="5">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S7" t="s" s="5">
         <v>38</v>
       </c>
@@ -1158,66 +1140,66 @@
       </c>
       <c r="AG7" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s" s="4">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8" t="s">
         <v>36</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K8" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>38</v>
       </c>
@@ -1254,79 +1236,79 @@
       <c r="AD8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>2440Про затвердження цільової соціальної програми розвитку фізичної культури і спорту у Волочиської міській територіальній громаді на 2026-2030 роки</t>
+          <t>2443Про затвердження Плану розвитку комунального підприємства «Центр первинної медико-санітарної допомоги» Волочиської міської ради на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>35</v>
       </c>
       <c r="H9" t="s">
         <v>36</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L9" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T9" t="s" s="5">
         <v>37</v>
       </c>
@@ -1358,289 +1340,293 @@
         <v>38</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
-      <c r="C10" t="s" s="4">
-        <v>52</v>
+      <c r="C10" t="inlineStr" s="4">
+        <is>
+          <t>2444Про затвердження Плану розвитку кластерного закладу охорони здоров’я Хмельницького госпітального округу КНП «Волочиська багатопрофільна лікарня» на 2026-2028 роки</t>
+        </is>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
       <c r="I10" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P10" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S10" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U10" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V10" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W10" t="s" s="5">
         <v>39</v>
-      </c>
-[...34 lines deleted...]
-        <v>37</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>52</v>
+      </c>
+      <c r="C11" t="inlineStr" s="4">
+        <is>
+          <t>2446Про затвердження інформаційних і технологічних карток адміністративних послуг, що надаються через Центр надання адміністративних послуг Волочиської міської ради</t>
+        </is>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X11" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC11" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD11" t="s" s="5">
         <v>39</v>
-      </c>
-[...55 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG11" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>2443Про затвердження Плану розвитку комунального підприємства «Центр первинної медико-санітарної допомоги» Волочиської міської ради на 2026-2028 роки</t>
+          <t>2449Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K12" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="L12" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T12" t="s" s="5">
         <v>37</v>
       </c>
@@ -1670,181 +1656,183 @@
       </c>
       <c r="AC12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG12" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>2444Про затвердження Плану розвитку кластерного закладу охорони здоров’я Хмельницького госпітального округу КНП «Волочиська багатопрофільна лікарня» на 2026-2028 роки</t>
+          <t>2450Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13" t="s">
         <v>36</v>
       </c>
       <c r="I13" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="V13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W13" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="X13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>53</v>
+      </c>
+      <c r="C14" t="inlineStr" s="4">
+        <is>
+          <t>2451Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+        </is>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>35</v>
       </c>
       <c r="H14" t="s">
         <v>36</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J14" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R14" t="s" s="5">
         <v>37</v>
       </c>
@@ -1880,65 +1868,65 @@
       </c>
       <c r="AC14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG14" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>2446Про затвердження інформаційних і технологічних карток адміністративних послуг, що надаються через Центр надання адміністративних послуг Волочиської міської ради</t>
+          <t>2452Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15" t="s">
         <v>36</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>37</v>
       </c>
@@ -1966,75 +1954,75 @@
       <c r="V15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD15" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AE15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG15" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>2449Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2453Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16" t="s">
         <v>35</v>
       </c>
       <c r="H16" t="s">
         <v>36</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>37</v>
@@ -2092,55 +2080,55 @@
       </c>
       <c r="AC16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH16" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>2450Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2454Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
       <c r="H17" t="s">
         <v>36</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>37</v>
@@ -2198,55 +2186,55 @@
       </c>
       <c r="AC17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG17" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH17" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>2451Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2455Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
         <v>35</v>
       </c>
       <c r="H18" t="s">
         <v>36</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>37</v>
@@ -2304,55 +2292,55 @@
       </c>
       <c r="AC18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG18" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH18" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>2452Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2456Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
       <c r="G19" t="s">
         <v>35</v>
       </c>
       <c r="H19" t="s">
         <v>36</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>37</v>
@@ -2410,55 +2398,55 @@
       </c>
       <c r="AC19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG19" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH19" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>2453Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2457Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
       <c r="G20" t="s">
         <v>35</v>
       </c>
       <c r="H20" t="s">
         <v>36</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>37</v>
@@ -2516,55 +2504,55 @@
       </c>
       <c r="AC20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG20" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>2454Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2458Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21" t="s">
         <v>35</v>
       </c>
       <c r="H21" t="s">
         <v>36</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>37</v>
@@ -2622,55 +2610,55 @@
       </c>
       <c r="AC21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG21" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>2455Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2459Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
       <c r="G22" t="s">
         <v>35</v>
       </c>
       <c r="H22" t="s">
         <v>36</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>37</v>
@@ -2728,55 +2716,55 @@
       </c>
       <c r="AC22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG22" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH22" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>2456Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2460Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
       <c r="G23" t="s">
         <v>35</v>
       </c>
       <c r="H23" t="s">
         <v>36</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>37</v>
@@ -2834,55 +2822,55 @@
       </c>
       <c r="AC23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG23" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH23" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>2457Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2461Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
       </c>
       <c r="H24" t="s">
         <v>36</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>37</v>
@@ -2940,55 +2928,55 @@
       </c>
       <c r="AC24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG24" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH24" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>2458Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2462Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25" t="s">
         <v>35</v>
       </c>
       <c r="H25" t="s">
         <v>36</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>37</v>
@@ -3046,55 +3034,55 @@
       </c>
       <c r="AC25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG25" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH25" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>2459Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2463Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
         <v>35</v>
       </c>
       <c r="H26" t="s">
         <v>36</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>37</v>
@@ -3152,55 +3140,55 @@
       </c>
       <c r="AC26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG26" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH26" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>2460Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2464Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27" t="s">
         <v>35</v>
       </c>
       <c r="H27" t="s">
         <v>36</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>37</v>
@@ -3258,55 +3246,55 @@
       </c>
       <c r="AC27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>2461Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2465Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28" t="s">
         <v>36</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>37</v>
@@ -3364,55 +3352,55 @@
       </c>
       <c r="AC28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG28" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH28" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>2462Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2466Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>43</v>
       </c>
       <c r="G29" t="s">
         <v>35</v>
       </c>
       <c r="H29" t="s">
         <v>36</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>37</v>
@@ -3470,55 +3458,55 @@
       </c>
       <c r="AC29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG29" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH29" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>2463Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2467Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30" t="s">
         <v>35</v>
       </c>
       <c r="H30" t="s">
         <v>36</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>37</v>
@@ -3576,77 +3564,77 @@
       </c>
       <c r="AC30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG30" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH30" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
-          <t>2464Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2468Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва індивідуальних гаражів по вул.</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>35</v>
       </c>
       <c r="H31" t="s">
         <v>36</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J31" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R31" t="s" s="5">
         <v>37</v>
       </c>
@@ -3682,55 +3670,55 @@
       </c>
       <c r="AC31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG31" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH31" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>2465Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2471Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>43</v>
       </c>
       <c r="G32" t="s">
         <v>35</v>
       </c>
       <c r="H32" t="s">
         <v>36</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>37</v>
@@ -3788,55 +3776,55 @@
       </c>
       <c r="AC32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG32" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH32" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>2466Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2472Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>43</v>
       </c>
       <c r="G33" t="s">
         <v>35</v>
       </c>
       <c r="H33" t="s">
         <v>36</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>37</v>
@@ -3894,55 +3882,55 @@
       </c>
       <c r="AC33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH33" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>2467Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
+          <t>2473Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34" t="s">
         <v>36</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>37</v>
@@ -4000,77 +3988,77 @@
       </c>
       <c r="AC34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG34" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH34" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>2468Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва індивідуальних гаражів по вул.</t>
+          <t>2474Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G35" t="s">
         <v>35</v>
       </c>
       <c r="H35" t="s">
         <v>36</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J35" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R35" t="s" s="5">
         <v>37</v>
       </c>
@@ -4106,180 +4094,180 @@
       </c>
       <c r="AC35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG35" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH35" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>2471Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного</t>
+          <t>2475Про затвердження проекту із землеустрою щодо відведення земельних ділянок з метою встановлення земельного сервітуту на території Волочиської міської територіальної громади НЕК</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G36" t="s">
         <v>35</v>
       </c>
       <c r="H36" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K36" t="s" s="5">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="V36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W36" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE36" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="AF36" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG36" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="AH36" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>2472Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
+          <t>2478Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
         <v>35</v>
       </c>
       <c r="H37" t="s">
         <v>36</v>
       </c>
       <c r="I37" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q37" t="s" s="5">
         <v>37</v>
       </c>
@@ -4318,74 +4306,74 @@
       </c>
       <c r="AC37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH37" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>2473Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
+          <t>2479Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
         <v>35</v>
       </c>
       <c r="H38" t="s">
         <v>36</v>
       </c>
       <c r="I38" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q38" t="s" s="5">
         <v>37</v>
       </c>
@@ -4424,74 +4412,74 @@
       </c>
       <c r="AC38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG38" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH38" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>2474Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
+          <t>2480Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G39" t="s">
         <v>35</v>
       </c>
       <c r="H39" t="s">
         <v>36</v>
       </c>
       <c r="I39" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q39" t="s" s="5">
         <v>37</v>
       </c>
@@ -4530,161 +4518,161 @@
       </c>
       <c r="AC39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH39" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>2475Про затвердження проекту із землеустрою щодо відведення земельних ділянок з метою встановлення земельного сервітуту на території Волочиської міської територіальної громади НЕК</t>
+          <t>2481Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>33</v>
       </c>
       <c r="F40" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>35</v>
       </c>
       <c r="H40" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="I40" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K40" t="s" s="5">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="V40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W40" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE40" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AF40" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG40" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>2478Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2482Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
         <v>34</v>
       </c>
       <c r="G41" t="s">
         <v>35</v>
       </c>
       <c r="H41" t="s">
         <v>36</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>37</v>
@@ -4742,55 +4730,55 @@
       </c>
       <c r="AC41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD41" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE41" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
-          <t>2479Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2483Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42" t="s">
         <v>35</v>
       </c>
       <c r="H42" t="s">
         <v>36</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>37</v>
@@ -4848,55 +4836,55 @@
       </c>
       <c r="AC42" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE42" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF42" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
-          <t>2480Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2484Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43" t="s">
         <v>35</v>
       </c>
       <c r="H43" t="s">
         <v>36</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>37</v>
@@ -4954,55 +4942,55 @@
       </c>
       <c r="AC43" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD43" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE43" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF43" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH43" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
-          <t>2481Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2485Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44" t="s">
         <v>35</v>
       </c>
       <c r="H44" t="s">
         <v>36</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>37</v>
@@ -5060,55 +5048,55 @@
       </c>
       <c r="AC44" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD44" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE44" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF44" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG44" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
-          <t>2482Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2486Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45" t="s">
         <v>35</v>
       </c>
       <c r="H45" t="s">
         <v>36</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>37</v>
@@ -5166,55 +5154,55 @@
       </c>
       <c r="AC45" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD45" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE45" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF45" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG45" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH45" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
-          <t>2483Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2487Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46" t="s">
         <v>35</v>
       </c>
       <c r="H46" t="s">
         <v>36</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>37</v>
@@ -5272,55 +5260,55 @@
       </c>
       <c r="AC46" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD46" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE46" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF46" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG46" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH46" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
-          <t>2484Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2488Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>35</v>
       </c>
       <c r="H47" t="s">
         <v>36</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>37</v>
@@ -5378,161 +5366,161 @@
       </c>
       <c r="AC47" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD47" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE47" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF47" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG47" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH47" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
-          <t>2485Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2489Про затвердження технічної документації з землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48" t="s">
         <v>35</v>
       </c>
       <c r="H48" t="s">
         <v>36</v>
       </c>
       <c r="I48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="K48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P48" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S48" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U48" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V48" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W48" t="s" s="5">
         <v>39</v>
-      </c>
-[...40 lines deleted...]
-        <v>37</v>
       </c>
       <c r="X48" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y48" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z48" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA48" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB48" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC48" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD48" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE48" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF48" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG48" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH48" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
-          <t>2486Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2490Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення по вул. Незалежності, 98 м. Волочиськ Хмельницького району Ніжніку О.В.</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49" t="s">
         <v>35</v>
       </c>
       <c r="H49" t="s">
         <v>36</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>37</v>
@@ -5590,74 +5578,74 @@
       </c>
       <c r="AC49" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD49" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE49" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF49" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG49" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH49" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>2487Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2491Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки за межами населеного пункту с. Тарноруда Хмельницького району НЕК «УКРЕНЕРГО»</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
       <c r="F50" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
         <v>35</v>
       </c>
       <c r="H50" t="s">
         <v>36</v>
       </c>
       <c r="I50" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P50" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q50" t="s" s="5">
         <v>37</v>
       </c>
@@ -5696,55 +5684,55 @@
       </c>
       <c r="AC50" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG50" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH50" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
-          <t>2488Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2492Про погодження проєкту землеустрою щодо встановлення меж території Сатанівської селищної територіальної громади Хмельницького району Хмельницької області</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>33</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>35</v>
       </c>
       <c r="H51" t="s">
         <v>36</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>37</v>
@@ -5802,55 +5790,55 @@
       </c>
       <c r="AC51" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE51" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF51" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH51" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
-          <t>2489Про затвердження технічної документації з землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського</t>
+          <t>2495Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>33</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" t="s">
         <v>35</v>
       </c>
       <c r="H52" t="s">
         <v>36</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>37</v>
@@ -5867,212 +5855,212 @@
       <c r="O52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P52" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S52" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="V52" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W52" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X52" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y52" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z52" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA52" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB52" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC52" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD52" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE52" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AF52" t="s" s="5">
         <v>39</v>
-      </c>
-[...25 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AG52" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
-          <t>2490Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення по вул. Незалежності, 98 м. Волочиськ Хмельницького району Ніжніку О.В.</t>
+          <t>2496Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53" t="s">
         <v>35</v>
       </c>
       <c r="H53" t="s">
         <v>36</v>
       </c>
       <c r="I53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="K53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC53" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE53" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AF53" t="s" s="5">
         <v>39</v>
-      </c>
-[...67 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH53" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
-          <t>2491Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки за межами населеного пункту с. Тарноруда Хмельницького району НЕК «УКРЕНЕРГО»</t>
+          <t>2497Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G54" t="s">
         <v>35</v>
       </c>
       <c r="H54" t="s">
         <v>36</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="N54" t="s" s="5">
         <v>37</v>
       </c>
@@ -6106,175 +6094,175 @@
       <c r="X54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y54" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z54" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA54" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB54" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC54" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF54" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="AG54" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH54" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
-          <t>2492Про погодження проєкту землеустрою щодо встановлення меж території Сатанівської селищної територіальної громади Хмельницького району Хмельницької області</t>
+          <t>2498Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>33</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55" t="s">
         <v>35</v>
       </c>
       <c r="H55" t="s">
         <v>36</v>
       </c>
       <c r="I55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="K55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC55" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE55" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AF55" t="s" s="5">
         <v>39</v>
-      </c>
-[...67 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH55" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>2495Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
+          <t>2499Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56" t="s">
         <v>35</v>
       </c>
       <c r="H56" t="s">
         <v>36</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>37</v>
@@ -6332,86 +6320,86 @@
       </c>
       <c r="AC56" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD56" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE56" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF56" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG56" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AH56" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
-          <t>2496Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
+          <t>2502Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Яхнівці</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G57" t="s">
         <v>35</v>
       </c>
       <c r="H57" t="s">
         <v>36</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M57" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U57" t="s" s="5">
         <v>37</v>
       </c>
@@ -6424,100 +6412,100 @@
       <c r="X57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC57" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE57" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF57" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AG57" t="s" s="5">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
-          <t>2497Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
+          <t>2503Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Лозова</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G58" t="s">
         <v>35</v>
       </c>
       <c r="H58" t="s">
         <v>36</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M58" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U58" t="s" s="5">
         <v>37</v>
       </c>
@@ -6530,100 +6518,100 @@
       <c r="X58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE58" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF58" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AG58" t="s" s="5">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
-          <t>2498Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
+          <t>2504Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Копачівка</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G59" t="s">
         <v>35</v>
       </c>
       <c r="H59" t="s">
         <v>36</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M59" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U59" t="s" s="5">
         <v>37</v>
       </c>
@@ -6636,100 +6624,100 @@
       <c r="X59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC59" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE59" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF59" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AG59" t="s" s="5">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>2499Про затвердження проекту із землеустрою щодо відведення земельної ділянки загального користування відведені під місця поховання та надання у постійне користування КП «Волочиському</t>
+          <t>2505Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Мислова</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G60" t="s">
         <v>35</v>
       </c>
       <c r="H60" t="s">
         <v>36</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M60" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="O60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="P60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="R60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="S60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="T60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="U60" t="s" s="5">
         <v>37</v>
       </c>
@@ -6742,69 +6730,69 @@
       <c r="X60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="Y60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AA60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC60" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE60" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF60" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AG60" t="s" s="5">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AH60" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>2502Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Яхнівці</t>
+          <t>2506Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Іванівці</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
         <v>41</v>
       </c>
       <c r="G61" t="s">
         <v>35</v>
       </c>
       <c r="H61" t="s">
         <v>36</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>37</v>
@@ -6862,55 +6850,55 @@
       </c>
       <c r="AC61" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD61" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE61" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF61" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG61" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>2503Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Лозова</t>
+          <t>2507Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Федірки</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>33</v>
       </c>
       <c r="F62" t="s">
         <v>41</v>
       </c>
       <c r="G62" t="s">
         <v>35</v>
       </c>
       <c r="H62" t="s">
         <v>36</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>37</v>
@@ -6968,55 +6956,55 @@
       </c>
       <c r="AC62" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD62" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE62" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF62" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG62" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH62" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
-          <t>2504Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Копачівка</t>
+          <t>2508Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Мирівка</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>41</v>
       </c>
       <c r="G63" t="s">
         <v>35</v>
       </c>
       <c r="H63" t="s">
         <v>36</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>37</v>
@@ -7074,55 +7062,55 @@
       </c>
       <c r="AC63" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD63" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE63" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF63" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG63" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH63" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
-          <t>2505Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Мислова</t>
+          <t>2509Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Богданівка</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>41</v>
       </c>
       <c r="G64" t="s">
         <v>35</v>
       </c>
       <c r="H64" t="s">
         <v>36</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>37</v>
@@ -7180,55 +7168,55 @@
       </c>
       <c r="AC64" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD64" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE64" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH64" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
-          <t>2506Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Іванівці</t>
+          <t>2510Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Нова Гребля</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" t="s">
         <v>35</v>
       </c>
       <c r="H65" t="s">
         <v>36</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>37</v>
@@ -7286,55 +7274,55 @@
       </c>
       <c r="AC65" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG65" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH65" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>2507Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Федірки</t>
+          <t>2511Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Острів</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>41</v>
       </c>
       <c r="G66" t="s">
         <v>35</v>
       </c>
       <c r="H66" t="s">
         <v>36</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>37</v>
@@ -7392,55 +7380,55 @@
       </c>
       <c r="AC66" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD66" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE66" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH66" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>2508Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Мирівка</t>
+          <t>2512Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Ожигівці</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>41</v>
       </c>
       <c r="G67" t="s">
         <v>35</v>
       </c>
       <c r="H67" t="s">
         <v>36</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>37</v>
@@ -7498,55 +7486,55 @@
       </c>
       <c r="AC67" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
-          <t>2509Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Богданівка</t>
+          <t>2513Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Кушнірівка</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
         <v>41</v>
       </c>
       <c r="G68" t="s">
         <v>35</v>
       </c>
       <c r="H68" t="s">
         <v>36</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>37</v>
@@ -7604,55 +7592,55 @@
       </c>
       <c r="AC68" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD68" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE68" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF68" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG68" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH68" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
-          <t>2510Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Нова Гребля</t>
+          <t>2514Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Холодець</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
         <v>41</v>
       </c>
       <c r="G69" t="s">
         <v>35</v>
       </c>
       <c r="H69" t="s">
         <v>36</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>37</v>
@@ -7710,1225 +7698,801 @@
       </c>
       <c r="AC69" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD69" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AE69" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF69" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AG69" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH69" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
-          <t>2511Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання за межами населеного пункту с. Острів</t>
+          <t>2515Про припинення дії Договору оренди землі № 297 по вул. Незалежності, 4а м. Волочиськ Хмельницького району МКП «БУДСЕРВІС»</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>33</v>
       </c>
       <c r="F70" t="s">
         <v>41</v>
       </c>
       <c r="G70" t="s">
         <v>35</v>
       </c>
       <c r="H70" t="s">
         <v>36</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L70" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC70" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AF70" t="s" s="5">
         <v>39</v>
-      </c>
-[...55 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AG70" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AH70" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>2512Про надання дозволу на розробку проекту із землеустрою щодо відведення земельної ділянки загального користування відведеної під місця поховання в межах населеного пункту с. Ожигівці</t>
+          <t>2516Про припинення дії Договору оренди землі № 378 по вул. Незалежності, 4а м. Волочиськ Хмельницького району МКП «БУДСЕРВІС»</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>41</v>
       </c>
       <c r="G71" t="s">
         <v>35</v>
       </c>
       <c r="H71" t="s">
         <v>36</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>37</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>37</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>37</v>
       </c>
       <c r="L71" t="s" s="5">
         <v>37</v>
       </c>
       <c r="M71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC71" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD71" t="s" s="5">
         <v>39</v>
       </c>
-      <c r="N71" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AE71" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AF71" t="s" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="AG71" t="s" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="AH71" t="s" s="5">
         <v>37</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
-        <is>
-[...422 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
         <is>
           <t>2517Про надання дозволу на розробку технічної документації із землеустрою об’єднання земельних ділянок по вул. Незалежності, 4а м. Волочиськ Хмельницького району Гончару В.М., Тирчику В.Б.,</t>
         </is>
       </c>
-      <c r="D76" t="s">
+      <c r="D72" t="s">
         <v>32</v>
       </c>
-      <c r="E76" t="s">
+      <c r="E72" t="s">
         <v>33</v>
       </c>
-      <c r="F76" t="s">
+      <c r="F72" t="s">
         <v>34</v>
       </c>
-      <c r="G76" t="s">
-[...2 lines deleted...]
-      <c r="H76" t="s">
+      <c r="G72" t="s">
+        <v>35</v>
+      </c>
+      <c r="H72" t="s">
         <v>36</v>
       </c>
-      <c r="I76" t="s" s="5">
-[...68 lines deleted...]
-      <c r="AF76" t="s" s="5">
+      <c r="I72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="K72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="O72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="P72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Q72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="T72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="W72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AB72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AC72" t="s" s="5">
+        <v>38</v>
+      </c>
+      <c r="AD72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AF72" t="s" s="5">
         <v>39</v>
       </c>
-      <c r="AG76" t="s" s="5">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="AG72" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AH72" t="s" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73"/>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73" t="s">
+        <v>70</v>
+      </c>
+      <c r="J73" t="s">
+        <v>71</v>
+      </c>
+      <c r="K73" t="s">
+        <v>72</v>
+      </c>
+      <c r="L73" t="s">
+        <v>73</v>
+      </c>
+      <c r="M73" t="s">
+        <v>74</v>
+      </c>
+      <c r="N73" t="s">
+        <v>75</v>
+      </c>
+      <c r="O73" t="s">
+        <v>75</v>
+      </c>
+      <c r="P73" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>75</v>
+      </c>
+      <c r="R73" t="s">
+        <v>75</v>
+      </c>
+      <c r="S73" t="s">
+        <v>76</v>
+      </c>
+      <c r="T73" t="s">
+        <v>75</v>
+      </c>
+      <c r="U73" t="s">
+        <v>75</v>
+      </c>
+      <c r="V73" t="s">
+        <v>76</v>
+      </c>
+      <c r="W73" t="s">
+        <v>72</v>
+      </c>
+      <c r="X73" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>77</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH73" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74"/>
+      <c r="B74"/>
+      <c r="C74"/>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74" t="s">
+        <v>35</v>
+      </c>
+      <c r="J74" t="s">
+        <v>35</v>
+      </c>
+      <c r="K74" t="s">
+        <v>35</v>
+      </c>
+      <c r="L74" t="s">
+        <v>35</v>
+      </c>
+      <c r="M74" t="s">
+        <v>35</v>
+      </c>
+      <c r="N74" t="s">
+        <v>35</v>
+      </c>
+      <c r="O74" t="s">
+        <v>35</v>
+      </c>
+      <c r="P74" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>35</v>
+      </c>
+      <c r="R74" t="s">
+        <v>35</v>
+      </c>
+      <c r="S74" t="s">
+        <v>35</v>
+      </c>
+      <c r="T74" t="s">
+        <v>35</v>
+      </c>
+      <c r="U74" t="s">
+        <v>35</v>
+      </c>
+      <c r="V74" t="s">
+        <v>35</v>
+      </c>
+      <c r="W74" t="s">
+        <v>35</v>
+      </c>
+      <c r="X74" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75"/>
+      <c r="B75"/>
+      <c r="C75"/>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75" t="s">
+        <v>79</v>
+      </c>
+      <c r="J75" t="s">
+        <v>79</v>
+      </c>
+      <c r="K75" t="s">
+        <v>80</v>
+      </c>
+      <c r="L75" t="s">
+        <v>79</v>
+      </c>
+      <c r="M75" t="s">
+        <v>79</v>
+      </c>
+      <c r="N75" t="s">
+        <v>79</v>
+      </c>
+      <c r="O75" t="s">
+        <v>79</v>
+      </c>
+      <c r="P75" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>79</v>
+      </c>
+      <c r="S75" t="s">
+        <v>79</v>
+      </c>
+      <c r="T75" t="s">
+        <v>79</v>
+      </c>
+      <c r="U75" t="s">
+        <v>79</v>
+      </c>
+      <c r="V75" t="s">
+        <v>79</v>
+      </c>
+      <c r="W75" t="s">
+        <v>79</v>
+      </c>
+      <c r="X75" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>79</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76"/>
+      <c r="B76"/>
+      <c r="C76"/>
+      <c r="D76"/>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76" t="s">
+        <v>81</v>
+      </c>
+      <c r="J76" t="s">
+        <v>82</v>
+      </c>
+      <c r="K76" t="s">
+        <v>83</v>
+      </c>
+      <c r="L76" t="s">
+        <v>84</v>
+      </c>
+      <c r="M76" t="s">
+        <v>85</v>
+      </c>
+      <c r="N76" t="s">
+        <v>86</v>
+      </c>
+      <c r="O76" t="s">
+        <v>86</v>
+      </c>
+      <c r="P76" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>86</v>
+      </c>
+      <c r="R76" t="s">
+        <v>86</v>
+      </c>
+      <c r="S76" t="s">
+        <v>86</v>
+      </c>
+      <c r="T76" t="s">
+        <v>86</v>
+      </c>
+      <c r="U76" t="s">
+        <v>86</v>
+      </c>
+      <c r="V76" t="s">
+        <v>86</v>
+      </c>
+      <c r="W76" t="s">
+        <v>87</v>
+      </c>
+      <c r="X76" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>86</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>86</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF76" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG76" t="s">
+        <v>89</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="77">
       <c r="A77"/>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="J77" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K77" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="L77" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="M77" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="P77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="Q77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="R77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="S77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="T77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="U77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="V77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="W77" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="X77" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="Y77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="Z77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AA77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AB77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AC77" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AD77" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="AE77" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="AF77" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AG77" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="AH77" t="s">
-        <v>82</v>
-[...190 lines deleted...]
-      <c r="J80" t="s">
         <v>90</v>
-      </c>
-[...158 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>